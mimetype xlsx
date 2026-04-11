--- v0 (2026-02-24)
+++ v1 (2026-04-11)
@@ -1,8508 +1,2101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e31d01d30a47df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/191b4824a2104b7891abdf824d9ae650.psmdcp" Id="R99e01afb8a214390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1839c8c72c84024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82d3ee9a5d564e92a2ed55379b51f10d.psmdcp" Id="R41ca23fb4f8f4c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Tjenester" sheetId="1" r:id="rId2"/>
-[...11 lines deleted...]
-    <x:sheet name="Annet" sheetId="13" r:id="rId14"/>
+    <x:sheet name="Services" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Projects" sheetId="2" r:id="rId3"/>
+    <x:sheet name="Career" sheetId="3" r:id="rId4"/>
+    <x:sheet name="News" sheetId="4" r:id="rId5"/>
+    <x:sheet name="About-us" sheetId="5" r:id="rId6"/>
+    <x:sheet name="Sustainability-and-community-en" sheetId="6" r:id="rId7"/>
+    <x:sheet name="Contact" sheetId="7" r:id="rId8"/>
+    <x:sheet name="Projectstories" sheetId="8" r:id="rId9"/>
+    <x:sheet name="Privacy-declaration" sheetId="9" r:id="rId10"/>
+    <x:sheet name="Artificial-intelligence-ai" sheetId="10" r:id="rId11"/>
+    <x:sheet name="Brand-guidelines" sheetId="11" r:id="rId12"/>
+    <x:sheet name="Annet" sheetId="12" r:id="rId13"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
   </x:si>
   <x:si>
     <x:t>Sist oppdatert</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 2</x:t>
   </x:si>
   <x:si>
     <x:t>E-post sendt</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/tjenester/arkitektur/</x:t>
-[...2 lines deleted...]
-    <x:t>19.02.2026 10:49</x:t>
+    <x:t>https://norconsult.com/services/architecture/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.01.2024 10:35</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/tjenester/arkitektur/bolig-og-fritid/</x:t>
-[...374 lines deleted...]
-    <x:t>https://norconsult.no/tjenester/geo-og-miljoe/naturfarevurderinger/</x:t>
+    <x:t>https://norconsult.com/services/architecture/bathing-facilities/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.01.2024 14:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/architecture/culture-and-sports/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 07:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/architecture/housing-and-leisure/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 07:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/architecture/health-and-care/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 07:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/architecture/industrial-architecture/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 12:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/architecture/nature-and-landscaping/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 07:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/architecture/offices-and-commercial-buildings/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 07:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/architecture/parks-streets-and-public-spaces/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/architecture/rehabilitation-and-transformation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 07:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/architecture/school-and-kindergarten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 12:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/architecture/transport-architecture/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 12:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 11:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/building-management-and-valuation-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 12:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/sustainability-and-circular-economy/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/digital-services-for-the-aec-industry/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 12:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/energy-and-environmental-engineering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/health-buildings-and-hospitals/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/new-buildings/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 12:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/project-and-construction-management/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 12:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/rehabilitation-conversion-and-extension/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/educational-and-research-buildings/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/breeam-certification-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 13:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/building-physics/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 07:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/defence-and-preparedness/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.08.2025 10:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/digitalisation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.02.2026 12:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/digitalisation/bim/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/digitalisation/digital-transformation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.02.2026 09:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/digitalisation/digital-project-execution/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.02.2026 12:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/digitalisation/smart-technology/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.08.2023 12:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/digitalisation/vdc/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/digitalisation/vrar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.02.2026 12:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/digitalisation/artificial-intelligence-ai/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.02.2026 12:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/geo-sciences-and-environment/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2023 12:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/geo-sciences-and-environment/freshwater-ecology-and-water-environment/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 07:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/geo-sciences-and-environment/contaminated-land-surveying-and-remediation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 18:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/geo-sciences-and-environment/geotechnics/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2023 12:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/geo-sciences-and-environment/geotechnical-ground-surveys/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/geo-sciences-and-environment/hydrogeology-and-groundwater/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 07:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/geo-sciences-and-environment/engineering-geology-and-rock-mechanics/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/geo-sciences-and-environment/lca-and-greenhouse-gas-emissions/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.08.2024 11:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/geo-sciences-and-environment/mapping-of-hazardous-materials-and-reuse-mapping/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/geo-sciences-and-environment/environmental-monitoring-and-sustainability-advise/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/geo-sciences-and-environment/natural-hazard-assessments/</x:t>
   </x:si>
   <x:si>
     <x:t>02.04.2025 08:12</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/tjenester/geo-og-miljoe/terrestrisk-naturmiljoe/</x:t>
-[...2 lines deleted...]
-    <x:t>https://norconsult.no/tjenester/industri/</x:t>
+    <x:t>https://norconsult.com/services/geo-sciences-and-environment/terrestrial-biodiversity/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/industry/</x:t>
   </x:si>
   <x:si>
     <x:t>28.10.2024 10:49</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/tjenester/industri/akvakultur-og-havbruk/</x:t>
-[...662 lines deleted...]
-    <x:t>https://norconsult.no/prosjekter/ccs-brevik-norcem/</x:t>
+    <x:t>https://norconsult.com/services/industry/aquaculture-and-fisheries/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 19:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/industry/food-industry/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 19:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/industry/data-centres/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.01.2026 07:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/industry/pharmaceutical-industry/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 19:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/industry/logistics-and-supply-industry/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 13:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/industry/mining-and-mining-industry/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 13:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/industry/green-industry/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.04.2025 12:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/industry/mechanical-industry-and-manufacturing-of-goods/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 14:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/industry/metallurgical-and-chemical-industry/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/industry/oil-and-gas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.10.2025 06:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/industry/pulp-and-paper-and-forestry-industry/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/infrastructure/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.09.2024 12:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/infrastructure/bridges/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.08.2023 19:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/infrastructure/bridge-studio/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.03.2025 11:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/infrastructure/tunnel-and-rock-engineering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.03.2025 13:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/renewable-energy/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.02.2025 09:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/renewable-energy/dams-and-watercourse-structures/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 08:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/renewable-energy/energy-storage/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 07:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/renewable-energy/flood-protection/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 06:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/renewable-energy/green-industry/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.08.2025 09:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/renewable-energy/hydropower/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/renewable-energy/offshore-wind/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 07:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/renewable-energy/power-systems/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 07:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/renewable-energy/project-management-and-epcm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.06.2024 12:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/renewable-energy/solar-power/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 07:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/renewable-energy/thermal-energy/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 08:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/renewable-energy/underwater-surveying-using-rovs/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.02.2026 07:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/renewable-energy/wind-power/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 06:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/safety/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.07.2024 07:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/safety/cfd-and-applied-fluid-dynamics/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2024 11:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/safety/health-safety-and-work-environment/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/safety/tunnel-ventilation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2024 11:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/safety/risk-management/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2024 11:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/safety/emergency-preparedness/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/safety/technical-safety/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2024 11:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/safety/physical-security/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.10.2024 12:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.09.2023 08:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/real-estate-and-property-development/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/urban-development/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/mobility-and-transportation-planning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 13:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/business-and-commercial-analysis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 14:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/community-planning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.06.2023 10:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/societal-safety/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/socioeconomic-analysis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/social-sustainability/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/social-infrastructure/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/strategy-and-process/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/water/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 10:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/water/water-in-urban-projects/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.02.2024 10:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/water/digitization-in-water-and-wastewater-management/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/water/water-and-sewage-pipeline-systems/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/water/nodig/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/water/storm-water-and-flooding/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 12:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/water/sludge-treatment-and-resource-recovery/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 08:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/water/water-in-building-and-property-projects/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/water/water-and-wastewater-treatment/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/water/water-environment/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 08:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.04.2023 08:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/baleh-hydroelectric-project/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 15:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/green-ammonia-feasibility-study-on-ammonia-storage-and-water-desalination/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 10:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/ccs-feasibility-study-for-liquefaction-and-co2-export-terminal-in-kristiansand/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.02.2025 08:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/ccs-feasibility-study-for-decarbonization-of-incineration-plant-co2-export-terminal-risavika/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.02.2025 08:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/green-ammonia-feasibility-study-for-large-scale-ammonia-production-plant-sauda/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/aukra-hydrogen-preliminary-esia-and-permitting-management-for-hydrogen-production-facility-with-carbon-capture/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 14:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/green-ammonia-development-of-large-scale-greenfield-ammonia-project-process-lead-support/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/green-hydrogen-concept-study-for-containerized-hydrogen-production-plant-gothenburg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.02.2025 08:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/green-ammonia-pre-feasibility-and-concept-study-for-large-scale-ammonia-production-plant-egypt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2023 11:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/green-hydrogen-concept-study-on-hydrogen-production-for-maritime-use-in-kristiansund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.09.2023 20:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/ccs-feasibility-study-for-small-scale-co2-value-chain-from-decarbonization-of-incineration-plant/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.09.2023 19:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/green-ammonia-early-phase-concept-study-and-permitting-management-eydehavn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.09.2023 19:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/ongoing-project-green-hydrogen-concept-study-client-support-on-hydrogen-production-plant-egypt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/ccs-feasibility-study-for-liquefaction-and-transport-of-co2-for-decarbonization-of-incineration-plant/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.11.2023 08:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/blue-hydrogen-development-of-hydrogen-production-plant-with-integrated-co2-capture-ccb-energy-park-kollsnes/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.09.2023 19:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/inn-troendelag-health-and-emergency-response-centre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 10:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/short-term-investment-programme/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/center-for-sports-and-culture-sweden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.11.2023 11:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/ccs-brevik-norcem/</x:t>
   </x:si>
   <x:si>
     <x:t>19.02.2024 07:31</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/prosjekter/elektrifisering-av-fergesamband-for-fjord1/</x:t>
-[...2936 lines deleted...]
-    <x:t>https://norconsult.no/aktuelt/bane-nor-follobanen-vurdering-av-stroemdistribusjon/</x:t>
+    <x:t>https://norconsult.com/projects/mjaavatn-dam-norway/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/eastern-high-court/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.06.2023 07:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/new-bodoe-airport/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/thorvald-meyers-street-oslo/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/dam-safety-management-plan-kamuzu-dams/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 07:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/skillemoen-substation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 14:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/arctic-salmon-center/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.11.2023 09:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/lng-tank-in-tornio-finland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/lng-tank-in-lysekil-sweden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/lng-storage-tank-risavika-norway/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.09.2023 20:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/hydrogen-as-an-alternative-for-emergency-power-in-lilleakerbyen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 10:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/hydrogen-from-solar-power-in-chililabombwe-zambia/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.11.2023 11:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/production-and-bunkering-plant-for-hydrogen-ferry-in-rogaland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/production-storage-and-transport-of-hydrogen-for-the-high-speed-ferries-of-the-future/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.11.2023 11:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/ste-mozambique/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.12.2025 11:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/edap-td-master-plan-update/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 07:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/rosten-hydropower-project/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/green-power-scenarios-liberia/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/ambuklao-and-binga-rehabilitation-project-philippines/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 09:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/technical-assistance-large-generation-and-transmission-projects-mozambique/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/alto-maipo-hydropower-project-chile/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.11.2023 11:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/integration-of-renewable-energy-in-tanzania/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/kafue-gorge-lower-hydropower-project-zambia/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/upper-tamakoshi-hydroelectric-project/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/cheves-hydropower-project-peru/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 10:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/moerbylaanga-waterworks/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/the-bodoe-tunnel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/the-max-building/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/groennegaarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 10:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/maelarbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.11.2023 07:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/baerum-resource-bank/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 09:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/vamma-12/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/johan-sverdrup-project-phase-1-and-2-of-the-onshore-power-plant-at-haugsneset-east-of-kaarstoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/bjoernafjorden-floating-bridge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.10.2023 06:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/sarawak-500-kv-backbone-transmission-line-project/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/sapp-pool-plan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/integrated-resource-plan-irp-for-malawi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 11:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/devoll-hydropower-projects-albania/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 07:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/belaga-hep-feasibility-study/</x:t>
   </x:si>
   <x:si>
     <x:t>13.06.2023 09:31</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/aktuelt/norconsult-signerte-ny-rammeavtale-med-nye-veier/</x:t>
-[...2585 lines deleted...]
-    <x:t>https://norconsult.no/aktuelt/norconsult-skal-prosjektere-for-jotun-i-sandefjord/</x:t>
+    <x:t>https://norconsult.com/projects/2nd-400-330-kv-transmission-line-alaska-sherwood/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.12.2025 11:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/trysfjord-bridge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.10.2023 06:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/alversund-bridge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.07.2023 12:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/leirfjord-bridge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.10.2023 06:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/lepsoey-bridge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.10.2023 06:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/langenuen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.07.2023 13:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/askoey-bridge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.07.2023 07:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/dalsfjord-bridge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.07.2023 07:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/hardanger-bridge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.07.2023 11:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/aastfjord-bridge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.10.2023 06:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/swing-bridge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/new-sotra-bridge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.10.2023 10:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/new-grenland-bridge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.10.2023 06:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/ccs-logistics-feasibility-study-on-ccs-logistics/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2023 10:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/green-hydrogen-pre-feasibility-study-for-large-scale-hydrogen-production-plant-in-morocco/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2023 11:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/green-hydrogen-pre-feasibility-study-for-large-scale-hydrogen-production-plant-in-oman/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2023 11:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/kattaas-water-treatment-plant/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.11.2023 05:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/sollentuna-hospital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.12.2023 06:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/stjaernparken-activity-park/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.12.2023 13:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/polarbroed/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2023 19:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/taeby-public-swimmingpool/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.12.2023 06:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/habitat-network-analysis-for-smaller-woodpeckers/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.12.2023 09:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/holmaneset-green-ammonia-pre-feedfortescue/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.01.2024 11:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/rengaard-power-station/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.01.2024 14:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/e39-fjellvegen-hafstadvegen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.02.2024 13:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/dtu-b112/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.02.2024 13:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/bir-terminal-and-headquarters/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.02.2024 13:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/detailed-zoning-plan-with-esia-in-narvik-ammonia-production-pipeline-tunnel-and-quaystorage/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.06.2025 11:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/behavioral-analysis-of-pedestrians-using-ai/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.04.2024 11:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/snoehvit-future-project/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.02.2025 15:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/skellefteaa-beccs-feed/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.02.2025 14:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/hydrom-round-ii-bid-green-hydrogen-project-fortescueactis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.06.2025 11:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/e39-rogfast/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.02.2026 08:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/underwater-tunnels-in-the-faroe-islands/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.02.2026 13:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/halsafjord/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.09.2025 12:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/tangenvika-railway-bridge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.10.2025 11:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/ship-allision-probability-risoy-bridge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.01.2026 13:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/career/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.03.2026 12:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/career/job-vacancies/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 14:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/career/daily-life-at-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.11.2024 14:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 10:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/strong-start-to-2023-for-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/new-executive-vice-president-of-digitalisation-at-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 20:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-to-design-new-green-ammonia-plant-for-fortescue-future-industries/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.10.2023 09:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-aims-for-listing-on-oslo-boers/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/fourth-quarter-2022-norconsult-ended-the-year-with-strong-growth/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/lb-consult-becomes-part-of-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.10.2023 17:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/third-quarter-2022-strong-growth-for-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/good-growth-for-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-first-quarter-2022-results/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-continued-its-profitable-growth-in-2021/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/q3-2021-increased-turnover-and-strong-momentum-for-norconsult-in-the-nordic-region/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.08.2024 11:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/q2-2021-good-results-and-strong-growth-for-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/first-quarter-2021-significant-increases-in-turnover-and-financial-results-for-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/annual-report-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.03.2024 13:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/how-to-make-forward-looking-decisions-in-the-transport-sector/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/annual-report-2021/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.08.2024 11:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/general-meeting-electing-nils-morten-huseby-as-chair-of-the-board/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/top-architecture-firms-unite-at-telegrafen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/united-for-ukraine/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-in-new-strategic-acquisition-of-specialists-in-the-geotechnical-and-environmental-engineering-area/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-strengthens-its-position-in-construction-engineering-consulting/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-strengthens-its-digital-sustainability-offer-with-the-acquisition-of-pure-logic/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/autumn-and-time-for-innovation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/sotra-link-has-been-awarded-a-ppp-contract-on-the-sotra-connection/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-appoints-new-chief-financial-officer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/discover-scandinavia-with-norconsult-this-summer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.08.2024 11:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-acquires-track-railway-technology-team-from-projektengagemang/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.03.2025 11:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/farah-al-aieshy-new-ceo-of-norconsult-ab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.03.2025 11:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/skillemoen-substation-completed-on-schedule-despite-setbacks/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-s-annual-report-2020/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/danish-rubow-architects-become-part-of-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.08.2024 11:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/new-organization-and-group-management-in-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 13:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/net-profit-for-the-year-and-q4-2020-strong-revenue-growth-and-underlying-performance-for-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/q3-2020-strong-performance-for-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.08.2024 11:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/q2-2020-norconsult-shows-solid-growth-and-strong-results/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.08.2024 11:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-makes-a-new-acquisition-in-denmark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.06.2023 11:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-continued-solid-performance/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.09.2023 06:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-acquires-a-danish-specialist-branch-in-soil-and-environmental-studies/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.09.2023 13:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-and-name-changes/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.02.2025 14:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-awarded-design-contract-for-jotun-in-sandefjord/</x:t>
   </x:si>
   <x:si>
     <x:t>12.10.2023 11:00</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/aktuelt/oslo-bys-arkitekturpris-gikk-til-hovinbekken/</x:t>
-[...1607 lines deleted...]
-    <x:t>https://norconsult.no/om-oss/etikk-og-integritet/</x:t>
+    <x:t>https://norconsult.com/news/georaptor-optimizes-infrastructure-planning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.10.2023 08:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-asa-trading-update-third-quarter-and-ytd-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.10.2023 11:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/universum-professional-2023-norconsult-is-the-industrys-most-attractive-employer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.11.2023 11:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/city-of-copenhagen-appoints-nordic-office-of-architecture-as-architect-and-lead-consultant/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.11.2023 09:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-listed-on-oslo-boers/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.11.2023 11:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-wins-award-for-best-infrastructure-project/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.11.2023 09:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/a-subsidiary-of-norconsult-is-announced-winner-of-geneva-airport-expansion-project/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.11.2023 11:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-norge-signed-contract-for-detailed-planning-of-ventilation-at-livsvitenskapsbygget/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.12.2023 12:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-acquires-the-majority-shareholding-of-the-property-development-company-sqm-as/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.12.2023 12:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/third-quarter-2023-continued-solid-performance-for-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.02.2024 11:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-asa-q4-and-full-year-2023-continued-solid-performance/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.02.2024 06:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-awarded-hospital-contract-in-nykoebing-falster/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.02.2024 09:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-acquires-consulting-company-concreto-as/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.02.2024 09:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/nordic-office-of-architecture-appoints-former-city-architect-as-partner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.04.2024 08:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/ai-successfully-resolved-hourly-intensive-behaviour-task/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.06.2024 09:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/ai-central-to-assess-sun-wind-and-climate-conditions/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.06.2024 09:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/artificial-intelligence-at-sustainability-week-2024/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.06.2024 09:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/universum-2024-norconsult-kaaret-til-bransjens-mest-attraktive-arbeidsgiver/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2024 08:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-acquires-infrastructure-consulting-company-wermlands-infrakonsult-ab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.06.2024 08:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/ai-to-prevent-postoperative-infections/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.08.2024 10:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/ai-streamlines-the-work-of-rebuilding-fish-stocks/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.08.2024 10:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/machine-learning-as-a-mapping-tool/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.08.2024 13:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-awarded-frame-agreement-with-statens-vegvesen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.09.2024 13:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/marisa-ruiz-retamar-announced-as-evp-of-hr-at-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.10.2024 11:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/universum-professional-2024-norconsult-is-the-industrys-most-attractive-employer-2/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.10.2024 12:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/international-award-for-new-sotra-bridge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.10.2024 08:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/ventyr-chose-norconsult-and-its-local-expertise-in-norwegian-offshore-wind-project/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.10.2024 13:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/third-quarter-2024-solid-growth-and-improved-profitability/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.11.2024 06:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-key-player-in-wind-farm-transaction/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.12.2024 12:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-renewed-framework-agreement-with-statkraft/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2024 10:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/haakon-bergsodden-appointed-new-evp-of-renewable-energy-at-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.12.2024 07:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-awarded-next-phase-in-major-pumped-storage-hydro-project/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.02.2025 14:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/steady-growth-and-improved-underlying-profitability/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.02.2025 06:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-to-independent-review-bridges-for-statens-vegvesen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.03.2025 08:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/vind-ai-and-norconsult-combine-technology-and-expertise-for-better-wind-projects/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.04.2025 06:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/moderate-revenue-growth-and-profitability/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.05.2025 09:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/world-environment-day-5-june-beat-plastic-pollution/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.06.2025 05:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-awarded-contract-with-svenska-kraftnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 06:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-awarded-contract-with-hent/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.07.2025 10:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/solid-growth-and-stable-profitability/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.08.2025 05:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/jes-hansen-becomes-the-new-managing-director-of-norconsult-denmark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.09.2025 10:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-awarded-framework-agreement-with-forsvarsbygg-at-haakonsvern-naval-base/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.09.2025 06:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-asa-invitation-to-capital-markets-day-5-november-2025/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.10.2025 12:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-asa-forsvarsbygg-reversed-nomination-of-framework-agreement/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.10.2025 14:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/metier-joins-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.11.2025 06:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/solid-organic-growth-and-improved-profitability/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.11.2025 07:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-awarded-the-dnb-carnegie-sustainability-award-2025/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.11.2025 07:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-asa-norconsult-awarded-pumped-storage-hydropower-contract-with-norsk-hydro-in-norway/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.11.2025 07:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-and-moffatt-nichol-announce-strategic-partnership/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.12.2025 08:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/building-a-railway-station-in-a-busy-city-center/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.02.2026 14:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-awarded-contract-with-bane-nor-for-planning-of-a-new-doble-track-section-of-dovrebanen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.02.2026 09:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/solid-organic-growth-and-stable-profitability/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.02.2026 06:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-awarded-major-design-contract-for-oeksenelvane-hydropower-plant/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.03.2026 11:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-awarded-new-framework-agreement-with-fagne/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.03.2026 11:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/veidekke-selects-norconsult-for-three-transformer-substations/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.03.2026 11:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-appointed-as-consultant-for-the-hemsil-3-development/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.03.2026 11:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-secures-contract-for-concept-development-of-the-nedre-driva-power-plant/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.03.2026 11:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-awarded-hydropower-plant-contract-with-tussa-energi-as/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.03.2026 08:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/the-sbti-has-approved-norconsult-group-s-climate-targets/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.03.2026 09:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/about-us/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.04.2026 12:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/about-us/ethics-and-integrity/</x:t>
   </x:si>
   <x:si>
     <x:t>17.02.2026 10:11</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/om-oss/styringssystem-sertifiseringer-og-forpliktelser/</x:t>
-[...188 lines deleted...]
-    <x:t>21.01.2026 09:51</x:t>
+    <x:t>https://norconsult.com/about-us/management-system-certifications-and-commitments/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.10.2024 10:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/about-us/culture-values-and-purpose/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.12.2025 09:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/about-us/norconsult-digital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.06.2024 13:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/about-us/kjeller-vindteknikk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.06.2023 11:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/about-us/technogarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.09.2024 13:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/about-us/nordic-office-of-architecture/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.09.2023 09:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/about-us/aas-jakobsen-group/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2025 08:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/sustainability-and-community-engagement/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2025 12:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/sustainability-and-community-engagement/sustainability-strategy/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.10.2024 14:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/sustainability-and-community-engagement/sustainability-certification/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/sustainability-and-community-engagement/consultancy-regarding-eu-taxonomy/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 12:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/sustainability-and-community-engagement/reducing-climate-emissions/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 14:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/sustainability-and-community-engagement/climate-change-risk-and-climate-adaptation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.02.2024 12:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/sustainability-and-community-engagement/water-and-marine-resources/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 07:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/sustainability-and-community-engagement/circular-economy/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 14:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/sustainability-and-community-engagement/limiting-pollution/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 14:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/sustainability-and-community-engagement/biodiversity/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 07:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/contact/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.11.2025 06:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/contact/head-office-norway/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.05.2023 11:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/contact/finland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2024 09:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/contact/indonesia/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.11.2024 11:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/contact/malaysia/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.01.2024 09:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projectstories/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05.2023 10:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projectstories/every-day-we-improve-everyday-life/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.11.2023 07:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projectstories/a-green-er-commute/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05.2023 11:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projectstories/new-borkenes-school-an-exemplary-model/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05.2023 10:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/privacy-declaration/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2023 07:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/privacy-declaration/use-of-cookies/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2023 07:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/artificial-intelligence-ai/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.02.2025 12:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/artificial-intelligence-ai/what-is-artificial-intelligence-ai/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.10.2024 14:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/artificial-intelligence-ai/be-inspired-by-our-ai-projects/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03.2025 14:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/artificial-intelligence-ai/collaboration-and-partnership-within-ai/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.09.2024 12:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/artificial-intelligence-ai/explore-ai-topics-through-podcasts-and-webinars/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/brand-guidelines/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.09.2025 10:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/brand-guidelines/logo/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2025 07:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/brand-guidelines/colour/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.08.2025 08:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/brand-guidelines/typography/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.05.2025 18:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/brand-guidelines/photography/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/brand-guidelines/video/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/brand-guidelines/design-elements/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.05.2025 18:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/innovation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 23:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/speak-up/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.09.2024 13:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/search/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.05.2023 12:18</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -8521,51 +2114,51 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8812,51 +2405,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F129"/>
+  <x:dimension ref="A1:F104"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -8943,36615 +2536,7372 @@
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>8</x:v>
-[...498 lines deleted...]
-      <x:c r="F129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F10"/>
+  <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2741</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2742</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2743</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2744</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2745</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2746</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>2747</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>2748</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>2749</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>2750</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>8</x:v>
-[...78 lines deleted...]
-      <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F3"/>
+  <x:dimension ref="A1:F8"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2759</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2760</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2761</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2762</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:6">
+      <x:c r="A4" s="0" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6">
+      <x:c r="A5" s="0" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6">
+      <x:c r="A8" s="0" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F7"/>
+  <x:dimension ref="A1:F4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2763</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2764</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2765</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2766</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2767</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2768</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>8</x:v>
-[...458 lines deleted...]
-      <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F578"/>
+  <x:dimension ref="A1:F97"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>8</x:v>
-[...9618 lines deleted...]
-      <x:c r="F578" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F11"/>
+  <x:dimension ref="A1:F4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>8</x:v>
-[...138 lines deleted...]
-      <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F962"/>
+  <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>1399</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>8</x:v>
-[...17218 lines deleted...]
-      <x:c r="F962" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F12"/>
+  <x:dimension ref="A1:F10"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2566</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2567</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2568</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2569</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2570</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2569</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>2571</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>2572</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>2573</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>2575</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>2577</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>2578</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>2579</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>2580</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>8</x:v>
-[...38 lines deleted...]
-      <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F5"/>
+  <x:dimension ref="A1:F11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2583</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2584</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2585</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2586</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2587</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2588</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>2589</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>2588</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6">
+      <x:c r="A8" s="0" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6">
+      <x:c r="A9" s="0" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6">
+      <x:c r="A10" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6">
+      <x:c r="A11" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F72"/>
+  <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2590</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2591</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2592</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2593</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2594</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2595</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>2596</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>2597</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>2598</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>2599</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>8</x:v>
-[...1318 lines deleted...]
-      <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F7"/>
+  <x:dimension ref="A1:F5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2721</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2722</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2723</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2724</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2725</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2726</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>2727</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>2728</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>8</x:v>
-[...38 lines deleted...]
-      <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F5"/>
+  <x:dimension ref="A1:F3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2733</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2734</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2735</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2736</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>8</x:v>
-[...38 lines deleted...]
-      <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="39">
-[...11 lines deleted...]
-      <vt:lpstr>Kunstig-intelligens</vt:lpstr>
+    <vt:vector baseType="lpstr" size="36">
+      <vt:lpstr>Services</vt:lpstr>
+      <vt:lpstr>Projects</vt:lpstr>
+      <vt:lpstr>Career</vt:lpstr>
+      <vt:lpstr>News</vt:lpstr>
+      <vt:lpstr>About-us</vt:lpstr>
+      <vt:lpstr>Sustainability-and-community-en</vt:lpstr>
+      <vt:lpstr>Contact</vt:lpstr>
+      <vt:lpstr>Projectstories</vt:lpstr>
+      <vt:lpstr>Privacy-declaration</vt:lpstr>
+      <vt:lpstr>Artificial-intelligence-ai</vt:lpstr>
+      <vt:lpstr>Brand-guidelines</vt:lpstr>
       <vt:lpstr>Annet</vt:lpstr>
-      <vt:lpstr>Tjenester!Print_Area</vt:lpstr>
-[...22 lines deleted...]
-      <vt:lpstr>Kunstig-intelligens!Print_Titles</vt:lpstr>
+      <vt:lpstr>Services!Print_Area</vt:lpstr>
+      <vt:lpstr>Services!Print_Titles</vt:lpstr>
+      <vt:lpstr>Projects!Print_Area</vt:lpstr>
+      <vt:lpstr>Projects!Print_Titles</vt:lpstr>
+      <vt:lpstr>Career!Print_Area</vt:lpstr>
+      <vt:lpstr>Career!Print_Titles</vt:lpstr>
+      <vt:lpstr>News!Print_Area</vt:lpstr>
+      <vt:lpstr>News!Print_Titles</vt:lpstr>
+      <vt:lpstr>About-us!Print_Area</vt:lpstr>
+      <vt:lpstr>About-us!Print_Titles</vt:lpstr>
+      <vt:lpstr>Sustainability-and-community-en!Print_Area</vt:lpstr>
+      <vt:lpstr>Sustainability-and-community-en!Print_Titles</vt:lpstr>
+      <vt:lpstr>Contact!Print_Area</vt:lpstr>
+      <vt:lpstr>Contact!Print_Titles</vt:lpstr>
+      <vt:lpstr>Projectstories!Print_Area</vt:lpstr>
+      <vt:lpstr>Projectstories!Print_Titles</vt:lpstr>
+      <vt:lpstr>Privacy-declaration!Print_Area</vt:lpstr>
+      <vt:lpstr>Privacy-declaration!Print_Titles</vt:lpstr>
+      <vt:lpstr>Artificial-intelligence-ai!Print_Area</vt:lpstr>
+      <vt:lpstr>Artificial-intelligence-ai!Print_Titles</vt:lpstr>
+      <vt:lpstr>Brand-guidelines!Print_Area</vt:lpstr>
+      <vt:lpstr>Brand-guidelines!Print_Titles</vt:lpstr>
       <vt:lpstr>Annet!Print_Area</vt:lpstr>
       <vt:lpstr>Annet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>13</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>