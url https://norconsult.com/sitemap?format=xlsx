--- v1 (2026-04-11)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1839c8c72c84024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82d3ee9a5d564e92a2ed55379b51f10d.psmdcp" Id="R41ca23fb4f8f4c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R026065ea042d4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f49fdc703de4dc7aaa17f3e39793acb.psmdcp" Id="Rccc8c3b7e8904c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Services" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projects" sheetId="2" r:id="rId3"/>
     <x:sheet name="Career" sheetId="3" r:id="rId4"/>
     <x:sheet name="News" sheetId="4" r:id="rId5"/>
     <x:sheet name="About-us" sheetId="5" r:id="rId6"/>
     <x:sheet name="Sustainability-and-community-en" sheetId="6" r:id="rId7"/>
     <x:sheet name="Contact" sheetId="7" r:id="rId8"/>
     <x:sheet name="Projectstories" sheetId="8" r:id="rId9"/>
     <x:sheet name="Privacy-declaration" sheetId="9" r:id="rId10"/>
     <x:sheet name="Artificial-intelligence-ai" sheetId="10" r:id="rId11"/>
     <x:sheet name="Brand-guidelines" sheetId="11" r:id="rId12"/>
     <x:sheet name="Annet" sheetId="12" r:id="rId13"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
@@ -128,329 +128,338 @@
   <x:si>
     <x:t>https://norconsult.com/services/architecture/rehabilitation-and-transformation/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 07:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/architecture/school-and-kindergarten/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 12:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/architecture/transport-architecture/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 12:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/building-and-property/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 11:17</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/breeam-certification-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 13:12</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.com/services/building-and-property/building-management-and-valuation-services/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 12:34</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/building-physics/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.08.2024 07:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/digital-services-for-the-aec-industry/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 12:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/educational-and-research-buildings/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/energy-and-environmental-engineering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/health-buildings-and-hospitals/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/new-buildings/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 12:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/project-and-construction-management/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 12:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/building-and-property/rehabilitation-conversion-and-extension/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:29</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.com/services/building-and-property/sustainability-and-circular-economy/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 10:26</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.com/services/building-and-property/digital-services-for-the-aec-industry/</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.com/services/defence-and-preparedness/</x:t>
   </x:si>
   <x:si>
     <x:t>19.08.2025 10:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/digitalisation/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.02.2026 12:50</x:t>
+    <x:t>22.05.2026 11:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/digitalisation/artificial-intelligence-ai/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.02.2026 12:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/digitalisation/bim/</x:t>
   </x:si>
   <x:si>
+    <x:t>22.05.2026 11:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/digitalisation/digital-project-execution/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.02.2026 12:52</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.com/services/digitalisation/digital-transformation/</x:t>
   </x:si>
   <x:si>
     <x:t>10.02.2026 09:25</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.com/services/digitalisation/digital-project-execution/</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.com/services/digitalisation/smart-technology/</x:t>
   </x:si>
   <x:si>
     <x:t>31.08.2023 12:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/digitalisation/vdc/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/digitalisation/vrar/</x:t>
   </x:si>
   <x:si>
     <x:t>09.02.2026 12:53</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.com/services/digitalisation/artificial-intelligence-ai/</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/</x:t>
   </x:si>
   <x:si>
     <x:t>11.12.2023 12:40</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.com/services/geo-sciences-and-environment/contaminated-land-surveying-and-remediation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 18:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/geo-sciences-and-environment/engineering-geology-and-rock-mechanics/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/geo-sciences-and-environment/environmental-monitoring-and-sustainability-advise/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 10:41</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/freshwater-ecology-and-water-environment/</x:t>
   </x:si>
   <x:si>
     <x:t>27.08.2024 07:33</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.com/services/geo-sciences-and-environment/contaminated-land-surveying-and-remediation/</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/geotechnics/</x:t>
   </x:si>
   <x:si>
     <x:t>11.12.2023 12:41</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/geotechnical-ground-surveys/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 10:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/hydrogeology-and-groundwater/</x:t>
   </x:si>
   <x:si>
     <x:t>27.08.2024 07:45</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.com/services/geo-sciences-and-environment/engineering-geology-and-rock-mechanics/</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/lca-and-greenhouse-gas-emissions/</x:t>
   </x:si>
   <x:si>
     <x:t>30.08.2024 11:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/mapping-of-hazardous-materials-and-reuse-mapping/</x:t>
   </x:si>
   <x:si>
-    <x:t>24.05.2023 10:41</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/natural-hazard-assessments/</x:t>
   </x:si>
   <x:si>
     <x:t>02.04.2025 08:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/terrestrial-biodiversity/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 10:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/</x:t>
   </x:si>
   <x:si>
     <x:t>28.10.2024 10:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/aquaculture-and-fisheries/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 19:01</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.com/services/industry/data-centres/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.01.2026 07:26</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.com/services/industry/food-industry/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 19:11</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.com/services/industry/data-centres/</x:t>
-[...2 lines deleted...]
-    <x:t>26.01.2026 07:26</x:t>
+    <x:t>https://norconsult.com/services/industry/green-industry/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.04.2025 12:43</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/pharmaceutical-industry/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 19:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/logistics-and-supply-industry/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 13:55</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.com/services/industry/mechanical-industry-and-manufacturing-of-goods/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 14:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.com/services/industry/mining-and-mining-industry/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 13:57</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.com/services/industry/green-industry/</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.com/services/industry/metallurgical-and-chemical-industry/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 10:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/oil-and-gas/</x:t>
   </x:si>
   <x:si>
     <x:t>16.10.2025 06:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/pulp-and-paper-and-forestry-industry/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 10:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/infrastructure/</x:t>
   </x:si>
   <x:si>
     <x:t>03.09.2024 12:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/infrastructure/bridges/</x:t>
   </x:si>
   <x:si>
     <x:t>29.08.2023 19:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/infrastructure/bridge-studio/</x:t>
   </x:si>
   <x:si>
     <x:t>03.03.2025 11:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/infrastructure/tunnel-and-rock-engineering/</x:t>
   </x:si>
   <x:si>
     <x:t>18.03.2025 13:29</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.com/services/infrastructure/subsea-tunnel-specialists/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.04.2026 13:32</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/</x:t>
   </x:si>
   <x:si>
     <x:t>05.02.2025 09:38</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/dams-and-watercourse-structures/</x:t>
   </x:si>
   <x:si>
     <x:t>27.08.2024 08:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/energy-storage/</x:t>
   </x:si>
   <x:si>
     <x:t>27.08.2024 07:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/flood-protection/</x:t>
   </x:si>
   <x:si>
     <x:t>27.08.2024 06:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/green-industry/</x:t>
@@ -497,197 +506,197 @@
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/underwater-surveying-using-rovs/</x:t>
   </x:si>
   <x:si>
     <x:t>26.02.2026 07:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/wind-power/</x:t>
   </x:si>
   <x:si>
     <x:t>27.08.2024 06:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/safety/</x:t>
   </x:si>
   <x:si>
     <x:t>03.07.2024 07:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/safety/cfd-and-applied-fluid-dynamics/</x:t>
   </x:si>
   <x:si>
     <x:t>06.08.2024 11:06</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.com/services/safety/emergency-preparedness/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:18</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.com/services/safety/health-safety-and-work-environment/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 11:17</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.com/services/safety/physical-security/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.10.2024 12:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/safety/risk-management/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2024 11:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/safety/technical-safety/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2024 11:07</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.com/services/safety/tunnel-ventilation/</x:t>
   </x:si>
   <x:si>
     <x:t>06.08.2024 11:04</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.com/services/safety/risk-management/</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.com/services/society-and-urban-planning/</x:t>
   </x:si>
   <x:si>
     <x:t>05.09.2023 08:12</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/business-and-commercial-analysis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 14:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/community-planning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.06.2023 10:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/mobility-and-transportation-planning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 13:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.com/services/society-and-urban-planning/real-estate-and-property-development/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 11:34</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/societal-safety/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/social-infrastructure/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/social-sustainability/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/socioeconomic-analysis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/society-and-urban-planning/strategy-and-process/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:38</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.com/services/society-and-urban-planning/urban-development/</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.com/services/society-and-urban-planning/mobility-and-transportation-planning/</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.com/services/water/</x:t>
   </x:si>
   <x:si>
     <x:t>30.05.2023 10:42</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.com/services/water/digitization-in-water-and-wastewater-management/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.05.2026 11:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/water/nodig/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/water/sludge-treatment-and-resource-recovery/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.05.2026 11:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/water/storm-water-and-flooding/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 12:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/water/water-environment/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 08:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/services/water/water-in-building-and-property-projects/</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.com/services/water/water-in-urban-projects/</x:t>
   </x:si>
   <x:si>
     <x:t>15.02.2024 10:03</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.com/services/water/digitization-in-water-and-wastewater-management/</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.com/services/water/water-and-sewage-pipeline-systems/</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.com/services/water/nodig/</x:t>
-[...17 lines deleted...]
-    <x:t>https://norconsult.com/services/water/water-in-building-and-property-projects/</x:t>
+    <x:t>22.05.2026 11:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/water/water-and-wastewater-treatment/</x:t>
   </x:si>
   <x:si>
-    <x:t>24.05.2023 11:50</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.com/projects/</x:t>
   </x:si>
   <x:si>
     <x:t>26.04.2023 08:18</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/baleh-hydroelectric-project/</x:t>
   </x:si>
   <x:si>
     <x:t>13.06.2023 15:28</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/green-ammonia-feasibility-study-on-ammonia-storage-and-water-desalination/</x:t>
   </x:si>
   <x:si>
     <x:t>14.06.2023 10:37</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/ccs-feasibility-study-for-liquefaction-and-co2-export-terminal-in-kristiansand/</x:t>
   </x:si>
   <x:si>
     <x:t>04.02.2025 08:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/ccs-feasibility-study-for-decarbonization-of-incineration-plant-co2-export-terminal-risavika/</x:t>
@@ -1196,50 +1205,62 @@
   <x:si>
     <x:t>https://norconsult.com/projects/underwater-tunnels-in-the-faroe-islands/</x:t>
   </x:si>
   <x:si>
     <x:t>04.02.2026 13:18</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/halsafjord/</x:t>
   </x:si>
   <x:si>
     <x:t>02.09.2025 12:37</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/tangenvika-railway-bridge/</x:t>
   </x:si>
   <x:si>
     <x:t>29.10.2025 11:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/ship-allision-probability-risoy-bridge/</x:t>
   </x:si>
   <x:si>
     <x:t>27.01.2026 13:04</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.com/projects/norwegian-tunnelling-method-ntm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.04.2026 10:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/projects/ryfast/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2026 12:24</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.com/career/</x:t>
   </x:si>
   <x:si>
     <x:t>09.03.2026 12:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/career/job-vacancies/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 14:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/career/daily-life-at-norconsult/</x:t>
   </x:si>
   <x:si>
     <x:t>08.11.2024 14:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/news/</x:t>
   </x:si>
   <x:si>
     <x:t>30.05.2023 10:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/news/strong-start-to-2023-for-norconsult/</x:t>
@@ -1787,63 +1808,75 @@
   <x:si>
     <x:t>09.03.2026 11:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/news/veidekke-selects-norconsult-for-three-transformer-substations/</x:t>
   </x:si>
   <x:si>
     <x:t>09.03.2026 11:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/news/norconsult-appointed-as-consultant-for-the-hemsil-3-development/</x:t>
   </x:si>
   <x:si>
     <x:t>09.03.2026 11:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/news/norconsult-secures-contract-for-concept-development-of-the-nedre-driva-power-plant/</x:t>
   </x:si>
   <x:si>
     <x:t>09.03.2026 11:43</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/news/norconsult-awarded-hydropower-plant-contract-with-tussa-energi-as/</x:t>
   </x:si>
   <x:si>
-    <x:t>13.03.2026 08:22</x:t>
+    <x:t>11.05.2026 11:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/news/the-sbti-has-approved-norconsult-group-s-climate-targets/</x:t>
   </x:si>
   <x:si>
     <x:t>26.03.2026 09:00</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.com/news/norconsult-awarded-contract-with-st-olavs-hospital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.05.2026 11:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/strong-growth-and-stable-profitability/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.05.2026 13:57</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.com/about-us/</x:t>
   </x:si>
   <x:si>
-    <x:t>07.04.2026 12:21</x:t>
+    <x:t>19.05.2026 09:43</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/ethics-and-integrity/</x:t>
   </x:si>
   <x:si>
     <x:t>17.02.2026 10:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/management-system-certifications-and-commitments/</x:t>
   </x:si>
   <x:si>
     <x:t>07.10.2024 10:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/culture-values-and-purpose/</x:t>
   </x:si>
   <x:si>
     <x:t>04.12.2025 09:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/norconsult-digital/</x:t>
   </x:si>
   <x:si>
     <x:t>04.06.2024 13:43</x:t>
   </x:si>
@@ -1976,69 +2009,63 @@
   <x:si>
     <x:t>26.05.2023 11:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projectstories/new-borkenes-school-an-exemplary-model/</x:t>
   </x:si>
   <x:si>
     <x:t>26.05.2023 10:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/privacy-declaration/</x:t>
   </x:si>
   <x:si>
     <x:t>26.09.2023 07:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/privacy-declaration/use-of-cookies/</x:t>
   </x:si>
   <x:si>
     <x:t>26.09.2023 07:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/artificial-intelligence-ai/</x:t>
   </x:si>
   <x:si>
-    <x:t>24.02.2025 12:43</x:t>
+    <x:t>22.05.2026 11:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/artificial-intelligence-ai/what-is-artificial-intelligence-ai/</x:t>
   </x:si>
   <x:si>
-    <x:t>11.10.2024 14:34</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.com/artificial-intelligence-ai/be-inspired-by-our-ai-projects/</x:t>
   </x:si>
   <x:si>
-    <x:t>19.03.2025 14:23</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.com/artificial-intelligence-ai/collaboration-and-partnership-within-ai/</x:t>
   </x:si>
   <x:si>
-    <x:t>05.09.2024 12:02</x:t>
+    <x:t>22.05.2026 11:53</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/artificial-intelligence-ai/explore-ai-topics-through-podcasts-and-webinars/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/brand-guidelines/</x:t>
   </x:si>
   <x:si>
     <x:t>17.09.2025 10:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/brand-guidelines/logo/</x:t>
   </x:si>
   <x:si>
     <x:t>20.05.2025 07:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/brand-guidelines/colour/</x:t>
   </x:si>
   <x:si>
     <x:t>11.08.2025 08:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/brand-guidelines/typography/</x:t>
   </x:si>
@@ -2405,51 +2432,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F104"/>
+  <x:dimension ref="A1:F105"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -2956,1711 +2983,1731 @@
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:6">
+      <x:c r="A105" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -4673,174 +4720,174 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -4853,4414 +4900,4494 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F97"/>
+  <x:dimension ref="A1:F99"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:6">
+      <x:c r="A98" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:6">
+      <x:c r="A99" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F101"/>
+  <x:dimension ref="A1:F103"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:6">
+      <x:c r="A102" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:6">
+      <x:c r="A103" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F10"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -9273,234 +9400,234 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -9513,134 +9640,134 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -9653,114 +9780,114 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -9773,74 +9900,74 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">