--- v2 (2026-05-26)
+++ v3 (2026-07-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R026065ea042d4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f49fdc703de4dc7aaa17f3e39793acb.psmdcp" Id="Rccc8c3b7e8904c35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d2a2374e7c463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aab1dcbac197441ea7a16ec28dc21ab7.psmdcp" Id="Rb6fc19b432b04ba8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Services" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projects" sheetId="2" r:id="rId3"/>
     <x:sheet name="Career" sheetId="3" r:id="rId4"/>
     <x:sheet name="News" sheetId="4" r:id="rId5"/>
     <x:sheet name="About-us" sheetId="5" r:id="rId6"/>
     <x:sheet name="Sustainability-and-community-en" sheetId="6" r:id="rId7"/>
     <x:sheet name="Contact" sheetId="7" r:id="rId8"/>
     <x:sheet name="Projectstories" sheetId="8" r:id="rId9"/>
     <x:sheet name="Privacy-declaration" sheetId="9" r:id="rId10"/>
     <x:sheet name="Artificial-intelligence-ai" sheetId="10" r:id="rId11"/>
     <x:sheet name="Brand-guidelines" sheetId="11" r:id="rId12"/>
     <x:sheet name="Annet" sheetId="12" r:id="rId13"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
@@ -323,51 +323,51 @@
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/mapping-of-hazardous-materials-and-reuse-mapping/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/natural-hazard-assessments/</x:t>
   </x:si>
   <x:si>
     <x:t>02.04.2025 08:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/terrestrial-biodiversity/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 10:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/</x:t>
   </x:si>
   <x:si>
     <x:t>28.10.2024 10:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/aquaculture-and-fisheries/</x:t>
   </x:si>
   <x:si>
-    <x:t>24.05.2023 19:01</x:t>
+    <x:t>11.06.2026 10:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/data-centres/</x:t>
   </x:si>
   <x:si>
     <x:t>26.01.2026 07:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/food-industry/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 19:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/green-industry/</x:t>
   </x:si>
   <x:si>
     <x:t>04.04.2025 12:43</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/pharmaceutical-industry/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 19:13</x:t>
   </x:si>
@@ -1829,141 +1829,159 @@
   <x:si>
     <x:t>https://norconsult.com/news/norconsult-awarded-hydropower-plant-contract-with-tussa-energi-as/</x:t>
   </x:si>
   <x:si>
     <x:t>11.05.2026 11:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/news/the-sbti-has-approved-norconsult-group-s-climate-targets/</x:t>
   </x:si>
   <x:si>
     <x:t>26.03.2026 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/news/norconsult-awarded-contract-with-st-olavs-hospital/</x:t>
   </x:si>
   <x:si>
     <x:t>11.05.2026 11:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/news/strong-growth-and-stable-profitability/</x:t>
   </x:si>
   <x:si>
     <x:t>12.05.2026 13:57</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.com/news/norconsult-awarded-contract-to-upgrade-and-design-new-transformer-stations/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.07.2026 15:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/norconsult-awarded-contract-with-af-gruppenkystverket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.06.2026 15:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/reversal-of-awarded-contract-with-anlegg-oest-entreprenoer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.07.2026 14:10</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.com/about-us/</x:t>
   </x:si>
   <x:si>
-    <x:t>19.05.2026 09:43</x:t>
+    <x:t>16.06.2026 14:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/ethics-and-integrity/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.02.2026 10:11</x:t>
+    <x:t>08.06.2026 10:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/management-system-certifications-and-commitments/</x:t>
   </x:si>
   <x:si>
     <x:t>07.10.2024 10:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/culture-values-and-purpose/</x:t>
   </x:si>
   <x:si>
     <x:t>04.12.2025 09:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/norconsult-digital/</x:t>
   </x:si>
   <x:si>
     <x:t>04.06.2024 13:43</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/kjeller-vindteknikk/</x:t>
   </x:si>
   <x:si>
     <x:t>19.06.2023 11:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/technogarden/</x:t>
   </x:si>
   <x:si>
     <x:t>10.09.2024 13:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/nordic-office-of-architecture/</x:t>
   </x:si>
   <x:si>
     <x:t>11.09.2023 09:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/aas-jakobsen-group/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.09.2025 08:27</x:t>
+    <x:t>26.06.2026 14:15</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/sustainability-and-community-engagement/</x:t>
   </x:si>
   <x:si>
-    <x:t>26.08.2025 12:19</x:t>
+    <x:t>29.06.2026 08:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/sustainability-and-community-engagement/sustainability-strategy/</x:t>
   </x:si>
   <x:si>
+    <x:t>29.06.2026 08:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/sustainability-and-community-engagement/sustainability-certification/</x:t>
+  </x:si>
+  <x:si>
     <x:t>11.10.2024 14:42</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.com/sustainability-and-community-engagement/sustainability-certification/</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.com/sustainability-and-community-engagement/consultancy-regarding-eu-taxonomy/</x:t>
   </x:si>
   <x:si>
-    <x:t>24.05.2023 12:28</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.com/sustainability-and-community-engagement/reducing-climate-emissions/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 14:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/sustainability-and-community-engagement/climate-change-risk-and-climate-adaptation/</x:t>
   </x:si>
   <x:si>
     <x:t>08.02.2024 12:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/sustainability-and-community-engagement/water-and-marine-resources/</x:t>
   </x:si>
   <x:si>
-    <x:t>27.08.2024 07:34</x:t>
+    <x:t>29.06.2026 08:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/sustainability-and-community-engagement/circular-economy/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 14:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/sustainability-and-community-engagement/limiting-pollution/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 14:37</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/sustainability-and-community-engagement/biodiversity/</x:t>
   </x:si>
   <x:si>
     <x:t>27.08.2024 07:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/contact/</x:t>
   </x:si>
   <x:si>
     <x:t>05.11.2025 06:13</x:t>
   </x:si>
@@ -4580,134 +4598,134 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -4720,174 +4738,174 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -4900,94 +4918,94 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -7072,51 +7090,51 @@
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F103"/>
+  <x:dimension ref="A1:F106"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -9135,259 +9153,319 @@
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:6">
+      <x:c r="A104" s="0" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:6">
+      <x:c r="A105" s="0" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:6">
+      <x:c r="A106" s="0" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F10"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -9400,234 +9478,234 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -9640,134 +9718,134 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -9780,114 +9858,114 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -9900,74 +9978,74 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">