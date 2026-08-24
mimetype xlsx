--- v3 (2026-07-10)
+++ v4 (2026-08-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d2a2374e7c463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aab1dcbac197441ea7a16ec28dc21ab7.psmdcp" Id="Rb6fc19b432b04ba8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4fc42ee9bc4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d48f075bc6f84d8d856cc258aa88d0fa.psmdcp" Id="R3c31f47e3b8941e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Services" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projects" sheetId="2" r:id="rId3"/>
     <x:sheet name="Career" sheetId="3" r:id="rId4"/>
     <x:sheet name="News" sheetId="4" r:id="rId5"/>
     <x:sheet name="About-us" sheetId="5" r:id="rId6"/>
     <x:sheet name="Sustainability-and-community-en" sheetId="6" r:id="rId7"/>
     <x:sheet name="Contact" sheetId="7" r:id="rId8"/>
     <x:sheet name="Projectstories" sheetId="8" r:id="rId9"/>
     <x:sheet name="Privacy-declaration" sheetId="9" r:id="rId10"/>
     <x:sheet name="Artificial-intelligence-ai" sheetId="10" r:id="rId11"/>
     <x:sheet name="Brand-guidelines" sheetId="11" r:id="rId12"/>
     <x:sheet name="Annet" sheetId="12" r:id="rId13"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
@@ -290,51 +290,51 @@
   <x:si>
     <x:t>24.05.2023 10:41</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/freshwater-ecology-and-water-environment/</x:t>
   </x:si>
   <x:si>
     <x:t>27.08.2024 07:33</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/geotechnics/</x:t>
   </x:si>
   <x:si>
     <x:t>11.12.2023 12:41</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/geotechnical-ground-surveys/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 10:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/hydrogeology-and-groundwater/</x:t>
   </x:si>
   <x:si>
-    <x:t>27.08.2024 07:45</x:t>
+    <x:t>17.08.2026 12:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/lca-and-greenhouse-gas-emissions/</x:t>
   </x:si>
   <x:si>
     <x:t>30.08.2024 11:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/mapping-of-hazardous-materials-and-reuse-mapping/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/natural-hazard-assessments/</x:t>
   </x:si>
   <x:si>
     <x:t>02.04.2025 08:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/terrestrial-biodiversity/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 10:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/</x:t>
   </x:si>
@@ -509,63 +509,63 @@
   <x:si>
     <x:t>26.02.2026 07:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/wind-power/</x:t>
   </x:si>
   <x:si>
     <x:t>27.08.2024 06:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/safety/</x:t>
   </x:si>
   <x:si>
     <x:t>03.07.2024 07:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/safety/cfd-and-applied-fluid-dynamics/</x:t>
   </x:si>
   <x:si>
     <x:t>06.08.2024 11:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/safety/emergency-preparedness/</x:t>
   </x:si>
   <x:si>
-    <x:t>24.05.2023 11:18</x:t>
+    <x:t>17.08.2026 07:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/safety/health-safety-and-work-environment/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 11:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/safety/physical-security/</x:t>
   </x:si>
   <x:si>
-    <x:t>02.10.2024 12:55</x:t>
+    <x:t>17.08.2026 07:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/safety/risk-management/</x:t>
   </x:si>
   <x:si>
     <x:t>06.08.2024 11:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/safety/technical-safety/</x:t>
   </x:si>
   <x:si>
     <x:t>06.08.2024 11:07</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/safety/tunnel-ventilation/</x:t>
   </x:si>
   <x:si>
     <x:t>06.08.2024 11:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/society-and-urban-planning/</x:t>
   </x:si>
   <x:si>
     <x:t>05.09.2023 08:12</x:t>
   </x:si>
@@ -1845,50 +1845,56 @@
     <x:t>11.05.2026 11:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/news/strong-growth-and-stable-profitability/</x:t>
   </x:si>
   <x:si>
     <x:t>12.05.2026 13:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/news/norconsult-awarded-contract-to-upgrade-and-design-new-transformer-stations/</x:t>
   </x:si>
   <x:si>
     <x:t>03.07.2026 15:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/news/norconsult-awarded-contract-with-af-gruppenkystverket/</x:t>
   </x:si>
   <x:si>
     <x:t>26.06.2026 15:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/news/reversal-of-awarded-contract-with-anlegg-oest-entreprenoer/</x:t>
   </x:si>
   <x:si>
     <x:t>03.07.2026 14:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.com/news/strong-growth-and-stable-profitability-1/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.08.2026 07:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/</x:t>
   </x:si>
   <x:si>
     <x:t>16.06.2026 14:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/ethics-and-integrity/</x:t>
   </x:si>
   <x:si>
     <x:t>08.06.2026 10:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/management-system-certifications-and-commitments/</x:t>
   </x:si>
   <x:si>
     <x:t>07.10.2024 10:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/culture-values-and-purpose/</x:t>
   </x:si>
   <x:si>
     <x:t>04.12.2025 09:59</x:t>
   </x:si>
@@ -4598,134 +4604,134 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
         <x:v>667</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>665</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -4738,174 +4744,174 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
         <x:v>680</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>678</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -4918,94 +4924,94 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -7090,51 +7096,51 @@
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F106"/>
+  <x:dimension ref="A1:F107"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -9213,259 +9219,279 @@
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6">
       <x:c r="A106" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:6">
+      <x:c r="A107" s="0" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F10"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -9478,234 +9504,234 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -9718,134 +9744,134 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -9858,114 +9884,114 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -9978,74 +10004,74 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">