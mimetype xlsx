--- v4 (2026-08-24)
+++ v5 (2026-10-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4fc42ee9bc4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d48f075bc6f84d8d856cc258aa88d0fa.psmdcp" Id="R3c31f47e3b8941e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c2bd9226e34b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb45441f1c534f19821366adad6942d6.psmdcp" Id="R8df991aba0274531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Services" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projects" sheetId="2" r:id="rId3"/>
     <x:sheet name="Career" sheetId="3" r:id="rId4"/>
     <x:sheet name="News" sheetId="4" r:id="rId5"/>
     <x:sheet name="About-us" sheetId="5" r:id="rId6"/>
     <x:sheet name="Sustainability-and-community-en" sheetId="6" r:id="rId7"/>
     <x:sheet name="Contact" sheetId="7" r:id="rId8"/>
     <x:sheet name="Projectstories" sheetId="8" r:id="rId9"/>
     <x:sheet name="Privacy-declaration" sheetId="9" r:id="rId10"/>
     <x:sheet name="Artificial-intelligence-ai" sheetId="10" r:id="rId11"/>
     <x:sheet name="Brand-guidelines" sheetId="11" r:id="rId12"/>
     <x:sheet name="Annet" sheetId="12" r:id="rId13"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
@@ -317,51 +317,51 @@
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/lca-and-greenhouse-gas-emissions/</x:t>
   </x:si>
   <x:si>
     <x:t>30.08.2024 11:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/mapping-of-hazardous-materials-and-reuse-mapping/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/natural-hazard-assessments/</x:t>
   </x:si>
   <x:si>
     <x:t>02.04.2025 08:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/geo-sciences-and-environment/terrestrial-biodiversity/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 10:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/</x:t>
   </x:si>
   <x:si>
-    <x:t>28.10.2024 10:49</x:t>
+    <x:t>10.09.2026 11:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/aquaculture-and-fisheries/</x:t>
   </x:si>
   <x:si>
     <x:t>11.06.2026 10:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/data-centres/</x:t>
   </x:si>
   <x:si>
     <x:t>26.01.2026 07:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/food-industry/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 19:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/green-industry/</x:t>
   </x:si>
   <x:si>
     <x:t>04.04.2025 12:43</x:t>
   </x:si>
@@ -395,51 +395,51 @@
   <x:si>
     <x:t>24.05.2023 10:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/oil-and-gas/</x:t>
   </x:si>
   <x:si>
     <x:t>16.10.2025 06:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/industry/pulp-and-paper-and-forestry-industry/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 10:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/infrastructure/</x:t>
   </x:si>
   <x:si>
     <x:t>03.09.2024 12:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/infrastructure/bridges/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.08.2023 19:24</x:t>
+    <x:t>16.09.2026 12:25</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/infrastructure/bridge-studio/</x:t>
   </x:si>
   <x:si>
     <x:t>03.03.2025 11:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/infrastructure/tunnel-and-rock-engineering/</x:t>
   </x:si>
   <x:si>
     <x:t>18.03.2025 13:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/infrastructure/subsea-tunnel-specialists/</x:t>
   </x:si>
   <x:si>
     <x:t>14.04.2026 13:32</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/</x:t>
   </x:si>
   <x:si>
     <x:t>05.02.2025 09:38</x:t>
   </x:si>
@@ -449,51 +449,51 @@
   <x:si>
     <x:t>27.08.2024 08:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/energy-storage/</x:t>
   </x:si>
   <x:si>
     <x:t>27.08.2024 07:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/flood-protection/</x:t>
   </x:si>
   <x:si>
     <x:t>27.08.2024 06:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/green-industry/</x:t>
   </x:si>
   <x:si>
     <x:t>29.08.2025 09:44</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/hydropower/</x:t>
   </x:si>
   <x:si>
-    <x:t>24.05.2023 11:15</x:t>
+    <x:t>04.09.2026 07:20</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/offshore-wind/</x:t>
   </x:si>
   <x:si>
     <x:t>27.08.2024 07:55</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/power-systems/</x:t>
   </x:si>
   <x:si>
     <x:t>27.08.2024 07:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/project-management-and-epcm/</x:t>
   </x:si>
   <x:si>
     <x:t>24.06.2024 12:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/services/renewable-energy/solar-power/</x:t>
   </x:si>
   <x:si>
     <x:t>27.08.2024 07:04</x:t>
   </x:si>
@@ -1052,51 +1052,51 @@
   <x:si>
     <x:t>https://norconsult.com/projects/dalsfjord-bridge/</x:t>
   </x:si>
   <x:si>
     <x:t>12.07.2023 07:53</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/hardanger-bridge/</x:t>
   </x:si>
   <x:si>
     <x:t>12.07.2023 11:19</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/aastfjord-bridge/</x:t>
   </x:si>
   <x:si>
     <x:t>04.10.2023 06:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/swing-bridge/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/new-sotra-bridge/</x:t>
   </x:si>
   <x:si>
-    <x:t>05.10.2023 10:22</x:t>
+    <x:t>16.09.2026 12:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/new-grenland-bridge/</x:t>
   </x:si>
   <x:si>
     <x:t>04.10.2023 06:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/ccs-logistics-feasibility-study-on-ccs-logistics/</x:t>
   </x:si>
   <x:si>
     <x:t>26.09.2023 10:43</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/green-hydrogen-pre-feasibility-study-for-large-scale-hydrogen-production-plant-in-morocco/</x:t>
   </x:si>
   <x:si>
     <x:t>26.09.2023 11:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/green-hydrogen-pre-feasibility-study-for-large-scale-hydrogen-production-plant-in-oman/</x:t>
   </x:si>
   <x:si>
     <x:t>26.09.2023 11:17</x:t>
   </x:si>
@@ -1130,135 +1130,135 @@
   <x:si>
     <x:t>20.12.2023 06:44</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/habitat-network-analysis-for-smaller-woodpeckers/</x:t>
   </x:si>
   <x:si>
     <x:t>21.12.2023 09:01</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/holmaneset-green-ammonia-pre-feedfortescue/</x:t>
   </x:si>
   <x:si>
     <x:t>11.01.2024 11:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/rengaard-power-station/</x:t>
   </x:si>
   <x:si>
     <x:t>04.01.2024 14:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/e39-fjellvegen-hafstadvegen/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.02.2024 13:50</x:t>
+    <x:t>25.09.2026 08:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/dtu-b112/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.02.2024 13:04</x:t>
+    <x:t>25.09.2026 08:16</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/bir-terminal-and-headquarters/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.02.2024 13:41</x:t>
+    <x:t>25.09.2026 08:14</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/detailed-zoning-plan-with-esia-in-narvik-ammonia-production-pipeline-tunnel-and-quaystorage/</x:t>
   </x:si>
   <x:si>
-    <x:t>16.06.2025 11:22</x:t>
+    <x:t>25.09.2026 08:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/behavioral-analysis-of-pedestrians-using-ai/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.04.2024 11:16</x:t>
+    <x:t>25.09.2026 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/snoehvit-future-project/</x:t>
   </x:si>
   <x:si>
-    <x:t>28.02.2025 15:36</x:t>
+    <x:t>25.09.2026 08:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/skellefteaa-beccs-feed/</x:t>
   </x:si>
   <x:si>
-    <x:t>19.02.2025 14:19</x:t>
+    <x:t>25.09.2026 08:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/hydrom-round-ii-bid-green-hydrogen-project-fortescueactis/</x:t>
   </x:si>
   <x:si>
-    <x:t>16.06.2025 11:21</x:t>
+    <x:t>25.09.2026 08:10</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/e39-rogfast/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.02.2026 08:52</x:t>
+    <x:t>25.09.2026 08:09</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/underwater-tunnels-in-the-faroe-islands/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.02.2026 13:18</x:t>
+    <x:t>25.09.2026 07:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/halsafjord/</x:t>
   </x:si>
   <x:si>
-    <x:t>02.09.2025 12:37</x:t>
+    <x:t>25.09.2026 08:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/tangenvika-railway-bridge/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.10.2025 11:26</x:t>
+    <x:t>25.09.2026 08:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/ship-allision-probability-risoy-bridge/</x:t>
   </x:si>
   <x:si>
-    <x:t>27.01.2026 13:04</x:t>
+    <x:t>25.09.2026 07:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/norwegian-tunnelling-method-ntm/</x:t>
   </x:si>
   <x:si>
-    <x:t>14.04.2026 10:46</x:t>
+    <x:t>25.09.2026 08:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/projects/ryfast/</x:t>
   </x:si>
   <x:si>
-    <x:t>24.04.2026 12:24</x:t>
+    <x:t>25.09.2026 08:01</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/career/</x:t>
   </x:si>
   <x:si>
     <x:t>09.03.2026 12:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/career/job-vacancies/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 14:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/career/daily-life-at-norconsult/</x:t>
   </x:si>
   <x:si>
     <x:t>08.11.2024 14:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/news/</x:t>
   </x:si>
   <x:si>
     <x:t>30.05.2023 10:39</x:t>
   </x:si>
@@ -1910,51 +1910,51 @@
   <x:si>
     <x:t>19.06.2023 11:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/technogarden/</x:t>
   </x:si>
   <x:si>
     <x:t>10.09.2024 13:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/nordic-office-of-architecture/</x:t>
   </x:si>
   <x:si>
     <x:t>11.09.2023 09:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/about-us/aas-jakobsen-group/</x:t>
   </x:si>
   <x:si>
     <x:t>26.06.2026 14:15</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/sustainability-and-community-engagement/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.06.2026 08:49</x:t>
+    <x:t>25.08.2026 08:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/sustainability-and-community-engagement/sustainability-strategy/</x:t>
   </x:si>
   <x:si>
     <x:t>29.06.2026 08:51</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/sustainability-and-community-engagement/sustainability-certification/</x:t>
   </x:si>
   <x:si>
     <x:t>11.10.2024 14:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/sustainability-and-community-engagement/consultancy-regarding-eu-taxonomy/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/sustainability-and-community-engagement/reducing-climate-emissions/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 14:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/sustainability-and-community-engagement/climate-change-risk-and-climate-adaptation/</x:t>
   </x:si>
@@ -2054,51 +2054,51 @@
   <x:si>
     <x:t>https://norconsult.com/artificial-intelligence-ai/</x:t>
   </x:si>
   <x:si>
     <x:t>22.05.2026 11:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/artificial-intelligence-ai/what-is-artificial-intelligence-ai/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/artificial-intelligence-ai/be-inspired-by-our-ai-projects/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/artificial-intelligence-ai/collaboration-and-partnership-within-ai/</x:t>
   </x:si>
   <x:si>
     <x:t>22.05.2026 11:53</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/artificial-intelligence-ai/explore-ai-topics-through-podcasts-and-webinars/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/brand-guidelines/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.09.2025 10:30</x:t>
+    <x:t>28.09.2026 09:15</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/brand-guidelines/logo/</x:t>
   </x:si>
   <x:si>
     <x:t>20.05.2025 07:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/brand-guidelines/colour/</x:t>
   </x:si>
   <x:si>
     <x:t>11.08.2025 08:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/brand-guidelines/typography/</x:t>
   </x:si>
   <x:si>
     <x:t>19.05.2025 18:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/brand-guidelines/photography/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.com/brand-guidelines/video/</x:t>
   </x:si>